--- v6 (2026-09-13)
+++ v7 (2026-10-30)
@@ -1386,51 +1386,51 @@
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Перенесённый выходной день</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Перенесённый выходной день</t>
   </si>
   <si>
     <t>общий</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Russia.Workingdays.org</t>
+    <t>Sample file generated in 0.2 seconds by Russia.Workingdays.org</t>
   </si>
   <si>
     <t>неделю</t>
   </si>
   <si>
     <t>дни</t>
   </si>
   <si>
     <t>рабочие дни</t>
   </si>
   <si>
     <t>выходные дни</t>
   </si>
   <si>
     <t>праздничные дни</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>рабочее время</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>