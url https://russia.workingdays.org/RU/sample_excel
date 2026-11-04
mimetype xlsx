--- v3 (2026-05-28)
+++ v4 (2026-11-04)
@@ -46,235 +46,235 @@
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новогодние каникулы (понедельник, 1 январь, 2024) 
 Новогодние каникулы (вторник, 2 январь, 2024) 
 Новогодние каникулы (среда, 3 январь, 2024) 
 Новогодние каникулы (четверг, 4 январь, 2024) 
 Новогодние каникулы (пятница, 5 январь, 2024) 
 Новогодние каникулы (суббота, 6 январь, 2024) 
-Новогодние каникулы (воскресенье, 7 январь, 2024) 
+Рождество Христово (воскресенье, 7 январь, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новогодние каникулы (понедельник, 8 январь, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">День защитника Отечества (пятница, 23 февраль, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Восьмое марта (пятница, 8 март, 2024) 
+          <t xml:space="preserve">Международный женский день (пятница, 8 март, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Государственный праздник (понедельник, 29 апрель, 2024) 
-Государственный праздник (вторник, 30 апрель, 2024) 
+          <t xml:space="preserve">Перенесённый выходной день (понедельник, 29 апрель, 2024) 
+Перенесённый выходной день (вторник, 30 апрель, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">пятница, 15 декабрь, 2023 → воскресенье, 31 декабрь, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новогодние каникулы (понедельник, 1 январь, 2024) 
 Новогодние каникулы (вторник, 2 январь, 2024) 
 Новогодние каникулы (среда, 3 январь, 2024) 
 Новогодние каникулы (четверг, 4 январь, 2024) 
 Новогодние каникулы (пятница, 5 январь, 2024) 
 Новогодние каникулы (суббота, 6 январь, 2024) 
-Новогодние каникулы (воскресенье, 7 январь, 2024) 
+Рождество Христово (воскресенье, 7 январь, 2024) 
 Новогодние каникулы (понедельник, 8 январь, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">День защитника Отечества (пятница, 23 февраль, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Восьмое марта (пятница, 8 март, 2024) 
+          <t xml:space="preserve">Международный женский день (пятница, 8 март, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Государственный праздник (понедельник, 29 апрель, 2024) 
-Государственный праздник (вторник, 30 апрель, 2024) 
+          <t xml:space="preserve">Перенесённый выходной день (понедельник, 29 апрель, 2024) 
+Перенесённый выходной день (вторник, 30 апрель, 2024) 
 </t>
         </r>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Государственный праздник (вторник, 30 апрель, 2024) 
+          <t xml:space="preserve">Перенесённый выходной день (вторник, 30 апрель, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
@@ -295,69 +295,69 @@
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">понедельник, 01 январь, 2024 → вторник, 30 апрель, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новогодние каникулы (понедельник, 1 январь, 2024) 
 Новогодние каникулы (вторник, 2 январь, 2024) 
 Новогодние каникулы (среда, 3 январь, 2024) 
 Новогодние каникулы (четверг, 4 январь, 2024) 
 Новогодние каникулы (пятница, 5 январь, 2024) 
 Новогодние каникулы (суббота, 6 январь, 2024) 
-Новогодние каникулы (воскресенье, 7 январь, 2024) 
+Рождество Христово (воскресенье, 7 январь, 2024) 
 Новогодние каникулы (понедельник, 8 январь, 2024) 
 День защитника Отечества (пятница, 23 февраль, 2024) 
-Восьмое марта (пятница, 8 март, 2024) 
-[...1 lines deleted...]
-Государственный праздник (вторник, 30 апрель, 2024) 
+Международный женский день (пятница, 8 март, 2024) 
+Перенесённый выходной день (понедельник, 29 апрель, 2024) 
+Перенесённый выходной день (вторник, 30 апрель, 2024) 
 </t>
         </r>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Государственный праздник (вторник, 30 апрель, 2024) 
+          <t xml:space="preserve">Перенесённый выходной день (вторник, 30 апрель, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>Начальная дата</t>
   </si>
   <si>
     <t>пятница, 15 декабрь, 2023</t>
   </si>
   <si>
     <t>Конечная дата</t>
   </si>
   <si>
     <t>вторник, 30 апрель, 2024</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
@@ -681,756 +681,756 @@
   <si>
     <t>пятница</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Новогодние каникулы</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>Новогодние каникулы</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
+    <t>Рождество Христово</t>
+  </si>
+  <si>
+    <t>понедельник</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
     <t>Новогодние каникулы</t>
   </si>
   <si>
+    <t>вторник</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>среда</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>четверг</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>пятница</t>
+  </si>
+  <si>
+    <t>12/01/2024</t>
+  </si>
+  <si>
+    <t>суббота</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>воскресенье</t>
+  </si>
+  <si>
+    <t>14/01/2024</t>
+  </si>
+  <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>08/01/2024</t>
-[...2 lines deleted...]
-    <t>Новогодние каникулы</t>
+    <t>15/01/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>16/01/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>17/01/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>18/01/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>19/01/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>20/01/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>21/01/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>22/01/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>23/01/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>24/01/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>25/01/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>26/01/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>27/01/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>28/01/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>29/01/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>30/01/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>31/01/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>01/02/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>02/02/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>03/02/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>04/02/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>05/02/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>06/02/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>07/02/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>08/02/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>09/02/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>10/02/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>11/02/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>12/02/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>13/02/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>14/02/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>15/02/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>16/02/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>17/02/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>18/02/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>19/02/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>20/02/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>21/02/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>22/02/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>День защитника Отечества</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>24/02/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>25/02/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>26/02/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>27/02/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>28/02/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>29/02/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>23/02/2024</t>
-[...2 lines deleted...]
-    <t>День защитника Отечества</t>
+    <t>01/03/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>02/03/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>03/03/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>04/03/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>05/03/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>06/03/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>07/03/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>Международный женский день</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>09/03/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>10/03/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>11/03/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>12/03/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>13/03/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>14/03/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>08/03/2024</t>
-[...2 lines deleted...]
-    <t>Восьмое марта</t>
+    <t>15/03/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>16/03/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>17/03/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>18/03/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>19/03/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>20/03/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>21/03/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>22/03/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>23/03/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>24/03/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>25/03/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>26/03/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>27/03/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>28/03/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>29/03/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>30/03/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>31/03/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>01/04/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>02/04/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>03/04/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>04/04/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>05/04/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>06/04/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>07/04/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>08/04/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>09/04/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>10/04/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>11/04/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>12/04/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>13/04/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>14/04/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>15/04/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>16/04/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>17/04/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>18/04/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>19/04/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>20/04/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>21/04/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>22/04/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>23/04/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>24/04/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>25/04/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>26/04/2024</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>27/04/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>28/04/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>Перенесённый выходной день</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
-    <t>23/04/2024</t>
-[...43 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
-    <t>Государственный праздник</t>
+    <t>Перенесённый выходной день</t>
   </si>
   <si>
     <t>общий</t>
   </si>
   <si>
-    <t>Sample file generated in 0.21 seconds by Russia.Workingdays.org</t>
+    <t>Sample file generated in 0.15 seconds by Russia.Workingdays.org</t>
   </si>
   <si>
     <t>неделю</t>
   </si>
   <si>
     <t>дни</t>
   </si>
   <si>
     <t>рабочие дни</t>
   </si>
   <si>
     <t>выходные дни</t>
   </si>
   <si>
     <t>праздничные дни</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>рабочее время</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
@@ -2344,51 +2344,51 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D140" sqref="D140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="17" max="17" width="9.10" hidden="true" style="10"/>
     <col min="1" max="1" width="14" customWidth="true" style="11"/>
     <col min="2" max="2" width="14" customWidth="true" style="11"/>
     <col min="3" max="3" width="14" customWidth="true" style="12"/>
     <col min="4" max="4" width="14" customWidth="true" style="12"/>
     <col min="5" max="5" width="14" customWidth="true" style="12"/>
     <col min="6" max="6" width="14" customWidth="true" style="12"/>
-    <col min="7" max="7" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" hidden="true" style="0"/>
     <col min="10" max="10" width="9.10" hidden="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.10" hidden="true" style="0"/>
     <col min="19" max="19" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="13" max="13" width="10" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>52</v>
       </c>
@@ -3372,51 +3372,51 @@
       </c>
       <c r="T24" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:20" s="17" customFormat="1">
       <c r="A25" s="17" t="s">
         <v>343</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>116</v>
       </c>
       <c r="C25" s="17">
         <v>1</v>
       </c>
       <c r="D25" s="17">
         <v>0</v>
       </c>
       <c r="E25" s="17">
         <v>1</v>
       </c>
       <c r="F25" s="17">
         <v>1</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="K25" s="30"/>
       <c r="M25" s="34"/>
       <c r="N25" s="34"/>
       <c r="O25" s="34"/>
       <c r="P25" s="34"/>
       <c r="S25" s="17">
         <v>0</v>
       </c>
       <c r="T25" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="17" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>345</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>119</v>
       </c>
       <c r="C26" s="17">
         <v>1</v>
       </c>
       <c r="D26" s="17">
         <v>0</v>
@@ -8312,51 +8312,51 @@
       <c r="P135" s="32" t="str">
         <f>'настройки'!F12</f>
         <v>18:00</v>
       </c>
       <c r="S135" s="0">
         <v>0</v>
       </c>
       <c r="T135" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="A136" s="11" t="s">
         <v>341</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C136" s="12">
         <v>1</v>
       </c>
       <c r="D136" s="12">
         <v>1</v>
       </c>
       <c r="E136" s="12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F136" s="12">
         <v>0</v>
       </c>
       <c r="G136" s="0"/>
       <c r="K136" s="28">
         <v>89</v>
       </c>
       <c r="L136" s="15" t="str">
         <f>24*(N136-M136+P136-O136)</f>
         <v>0</v>
       </c>
       <c r="M136" s="32" t="str">
         <f>'настройки'!C13</f>
         <v>08:00</v>
       </c>
       <c r="N136" s="32" t="str">
         <f>'настройки'!D13</f>
         <v>12:00</v>
       </c>
       <c r="O136" s="32" t="str">
         <f>'настройки'!E13</f>
         <v>14:00</v>
       </c>
       <c r="P136" s="32" t="str">
@@ -8463,51 +8463,51 @@
       <c r="N139" s="34"/>
       <c r="O139" s="34"/>
       <c r="P139" s="34"/>
       <c r="S139" s="17">
         <v>0</v>
       </c>
       <c r="T139" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="A140" s="22" t="s">
         <v>402</v>
       </c>
       <c r="B140" s="23"/>
       <c r="C140" s="24">
         <f>SUM(C2:C139)</f>
         <v>138</v>
       </c>
       <c r="D140" s="24">
         <f>SUM(D2:D139)</f>
         <v>89</v>
       </c>
       <c r="E140" s="24">
         <f>SUM(E2:E139)</f>
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F140" s="24">
         <f>SUM(F2:F139)</f>
         <v>12</v>
       </c>
       <c r="G140" s="20"/>
       <c r="H140" s="20"/>
       <c r="I140" s="20"/>
       <c r="J140" s="20"/>
       <c r="K140" s="31"/>
       <c r="L140" s="25">
         <f>SUM(L2:L139)</f>
         <v>0</v>
       </c>
       <c r="M140" s="35"/>
       <c r="N140" s="36"/>
       <c r="O140" s="36"/>
       <c r="P140" s="36"/>
       <c r="Q140" s="26"/>
       <c r="R140" s="20"/>
       <c r="S140" s="20">
         <f>SUM(S2:S139)</f>
         <v>0</v>
       </c>
       <c r="T140" s="20">
@@ -9136,51 +9136,51 @@
         <v>0</v>
       </c>
       <c r="F20" s="0">
         <f>SUM(дни!H124:H130)</f>
         <v>0</v>
       </c>
       <c r="G20" s="0">
         <f>SUM(дни!L124:L130)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B21" s="0">
         <f>SUM(дни!C131:C137)</f>
         <v>7</v>
       </c>
       <c r="C21" s="0">
         <f>SUM(дни!D131:D137)</f>
         <v>6</v>
       </c>
       <c r="D21" s="16">
         <f>SUM(дни!E131:E137)</f>
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E21" s="17">
         <f>SUM(дни!F131:F137)</f>
         <v>0</v>
       </c>
       <c r="F21" s="0">
         <f>SUM(дни!H131:H137)</f>
         <v>0</v>
       </c>
       <c r="G21" s="0">
         <f>SUM(дни!L131:L137)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0" t="s">
         <v>380</v>
       </c>
       <c r="B22" s="0">
         <f>SUM(дни!C138:C139)</f>
         <v>2</v>
       </c>
       <c r="C22" s="0">
         <f>SUM(дни!D138:D139)</f>
         <v>0</v>
@@ -9194,51 +9194,51 @@
         <v>2</v>
       </c>
       <c r="F22" s="0">
         <f>SUM(дни!H138:H139)</f>
         <v>0</v>
       </c>
       <c r="G22" s="0">
         <f>SUM(дни!L138:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="19" t="s">
         <v>402</v>
       </c>
       <c r="B23" s="20">
         <f>SUM(B2:B22)</f>
         <v>138</v>
       </c>
       <c r="C23" s="20">
         <f>SUM(C2:C22)</f>
         <v>89</v>
       </c>
       <c r="D23" s="20">
         <f>SUM(D2:D22)</f>
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E23" s="20">
         <f>SUM(E2:E22)</f>
         <v>12</v>
       </c>
       <c r="F23" s="20">
         <f>SUM(F2:F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="20">
         <f>SUM(G2:G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -9405,80 +9405,80 @@
         <v>1</v>
       </c>
       <c r="F5" s="0">
         <f>SUM(дни!H79:H109)</f>
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <f>SUM(дни!L79:L109)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B6" s="0">
         <f>SUM(дни!C110:C139)</f>
         <v>30</v>
       </c>
       <c r="C6" s="0">
         <f>SUM(дни!D110:D139)</f>
         <v>21</v>
       </c>
       <c r="D6" s="16">
         <f>SUM(дни!E110:E139)</f>
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E6" s="17">
         <f>SUM(дни!F110:F139)</f>
         <v>2</v>
       </c>
       <c r="F6" s="0">
         <f>SUM(дни!H110:H139)</f>
         <v>0</v>
       </c>
       <c r="G6" s="0">
         <f>SUM(дни!L110:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="19" t="s">
         <v>402</v>
       </c>
       <c r="B7" s="20">
         <f>SUM(B2:B6)</f>
         <v>138</v>
       </c>
       <c r="C7" s="20">
         <f>SUM(C2:C6)</f>
         <v>89</v>
       </c>
       <c r="D7" s="20">
         <f>SUM(D2:D6)</f>
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E7" s="20">
         <f>SUM(E2:E6)</f>
         <v>12</v>
       </c>
       <c r="F7" s="20">
         <f>SUM(F2:F6)</f>
         <v>0</v>
       </c>
       <c r="G7" s="20">
         <f>SUM(G2:G6)</f>
         <v>0</v>
       </c>
       <c r="H7" s="21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -9558,80 +9558,80 @@
         <v>0</v>
       </c>
       <c r="F2" s="0">
         <f>SUM(дни!H2:H18)</f>
         <v>0</v>
       </c>
       <c r="G2" s="0">
         <f>SUM(дни!L2:L18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="18">
         <v>2024</v>
       </c>
       <c r="B3" s="0">
         <f>SUM(дни!C19:C139)</f>
         <v>121</v>
       </c>
       <c r="C3" s="0">
         <f>SUM(дни!D19:D139)</f>
         <v>78</v>
       </c>
       <c r="D3" s="16">
         <f>SUM(дни!E19:E139)</f>
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E3" s="17">
         <f>SUM(дни!F19:F139)</f>
         <v>12</v>
       </c>
       <c r="F3" s="0">
         <f>SUM(дни!H19:H139)</f>
         <v>0</v>
       </c>
       <c r="G3" s="0">
         <f>SUM(дни!L19:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="19" t="s">
         <v>402</v>
       </c>
       <c r="B4" s="20">
         <f>SUM(B2:B3)</f>
         <v>138</v>
       </c>
       <c r="C4" s="20">
         <f>SUM(C2:C3)</f>
         <v>89</v>
       </c>
       <c r="D4" s="20">
         <f>SUM(D2:D3)</f>
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E4" s="20">
         <f>SUM(E2:E3)</f>
         <v>12</v>
       </c>
       <c r="F4" s="20">
         <f>SUM(F2:F3)</f>
         <v>0</v>
       </c>
       <c r="G4" s="20">
         <f>SUM(G2:G3)</f>
         <v>0</v>
       </c>
       <c r="H4" s="21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>